--- v0 (2026-08-26)
+++ v1 (2026-10-26)
@@ -12,85 +12,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2026년 회기일정" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
-[...4 lines deleted...]
-    <t>2026.08.27 기준</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+  <si>
+    <t>&lt; 2026.07 ~ 2027.07 지구 주요행사 예정표 &gt;</t>
+  </si>
+  <si>
+    <t>2026.10.26 기준</t>
   </si>
   <si>
     <t>연/월</t>
   </si>
   <si>
     <t>일시 (요일)</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>구분</t>
   </si>
   <si>
-    <t>행사 / 경조사명</t>
+    <t>행사</t>
   </si>
   <si>
     <t>장소 (상세)</t>
   </si>
   <si>
     <t>26.7월</t>
   </si>
   <si>
     <t>07.01 (수)</t>
   </si>
   <si>
-    <t>행사</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-2027 집행부 입주식</t>
   </si>
   <si>
     <t>07.03 (금)</t>
   </si>
   <si>
     <t>7/3~7/7</t>
   </si>
   <si>
     <t>제108차 홍콩 세계대회</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>신화LC 월례회</t>
   </si>
   <si>
     <t>소회의실</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>정황LC 상반기 이사회</t>
@@ -368,201 +365,348 @@
   <si>
     <t>08.28 (금)</t>
   </si>
   <si>
     <t>지역부총재 사업설명회</t>
   </si>
   <si>
     <t>08.31 (월)</t>
   </si>
   <si>
     <t>지역부총재 워크숍(8/31~9/1)</t>
   </si>
   <si>
     <t>26.9월</t>
   </si>
   <si>
     <t>09.01 (화)</t>
   </si>
   <si>
     <t>09.07 (월)</t>
   </si>
   <si>
     <t>제1차 신입회원 오리엔테이션</t>
   </si>
   <si>
+    <t>6지역 지역회의</t>
+  </si>
+  <si>
+    <t>지구회관 4층  (강당: 대강당)</t>
+  </si>
+  <si>
     <t>09.08 (화)</t>
   </si>
   <si>
     <t>지역라이온 지도력연수회(RLLI) 9/8~9/9</t>
   </si>
   <si>
     <t>블룸비스타 호텔앤컨퍼런스</t>
   </si>
   <si>
-    <t>경동클럽 월례회의</t>
+    <t>경동클럽 월례회</t>
+  </si>
+  <si>
+    <t>지구본부 소회의실 (강당: 소강당)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">제3차 총재협의회 회의 </t>
+  </si>
+  <si>
+    <t>블룸비스타 호텔 앤컨퍼런스/스카이라운지</t>
+  </si>
+  <si>
+    <t>09.09 (수)</t>
+  </si>
+  <si>
+    <t>블룸비스타 호텔 앤 컨퍼런스</t>
+  </si>
+  <si>
+    <t>정광클럽 월례회</t>
+  </si>
+  <si>
+    <t>한마음체육대회 1차 준비회의</t>
+  </si>
+  <si>
+    <t>09.10 (목)</t>
+  </si>
+  <si>
+    <t>세종로클럽 월례회</t>
+  </si>
+  <si>
+    <t>09.11 (금)</t>
+  </si>
+  <si>
+    <t>26-27 회장단 조직총회</t>
+  </si>
+  <si>
+    <t>하늘정원더파티</t>
+  </si>
+  <si>
+    <t>09.14 (월)</t>
+  </si>
+  <si>
+    <t>09:50~14:00</t>
+  </si>
+  <si>
+    <t>LCIF/GAT 세미나</t>
+  </si>
+  <si>
+    <t>부산 윈덤그랜드호텔 마레홀(3층)</t>
+  </si>
+  <si>
+    <t>09.15 (화)</t>
+  </si>
+  <si>
+    <t>카도클럽 창립1주년 행사</t>
+  </si>
+  <si>
+    <t>을지MJF클럽 월례회</t>
   </si>
   <si>
     <t>지구본부 소회의실 (강당: 소회의실)</t>
   </si>
   <si>
-    <t xml:space="preserve">제3차 총재협의회 회의 </t>
-[...44 lines deleted...]
-    <t>다이닝원</t>
+    <t>09.16 (수)</t>
+  </si>
+  <si>
+    <t>2026년도 2학기 장학금 전달식</t>
   </si>
   <si>
     <t>09.17 (목)</t>
   </si>
   <si>
+    <t>09.18 (금)</t>
+  </si>
+  <si>
     <t>09.19 (토)</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
     <t>지구산악회</t>
   </si>
   <si>
     <t>09.21 (월)</t>
   </si>
   <si>
+    <t>354복합지구 총장협의회 회의</t>
+  </si>
+  <si>
+    <t>354-지구 회의실</t>
+  </si>
+  <si>
+    <t>09.29 (화)</t>
+  </si>
+  <si>
+    <t>지구 골프대회</t>
+  </si>
+  <si>
+    <t>클럽모우CC</t>
+  </si>
+  <si>
+    <t>26.10월</t>
+  </si>
+  <si>
+    <t>10.02 (금)</t>
+  </si>
+  <si>
+    <t>복합지구 회원증강 및 LCIF 목표달성 세미나</t>
+  </si>
+  <si>
+    <t>제주도</t>
+  </si>
+  <si>
+    <t>10.06 (화)</t>
+  </si>
+  <si>
+    <t>한마음 체육대회 준비회의</t>
+  </si>
+  <si>
+    <t>지구회관4층 (강당: 대강당)</t>
+  </si>
+  <si>
+    <t>10.08 (목)</t>
+  </si>
+  <si>
+    <t>태우클럽 창립 제48주년 기념식</t>
+  </si>
+  <si>
+    <t>리베라호텔</t>
+  </si>
+  <si>
+    <t>서구클럽 월례회</t>
+  </si>
+  <si>
+    <t>지구회관  4층 (강당: 대강당)</t>
+  </si>
+  <si>
+    <t>10.12 (월)</t>
+  </si>
+  <si>
+    <t>경우클럽 월례회</t>
+  </si>
+  <si>
+    <t>10.13 (화)</t>
+  </si>
+  <si>
+    <t>초급라이온 지도력연수회(ELLI) 10/13~10/15</t>
+  </si>
+  <si>
+    <t>YBM연수원</t>
+  </si>
+  <si>
+    <t>10.14 (수)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">초급라이온 지도력연수회(ELLI) 10/13~10/15 </t>
+  </si>
+  <si>
+    <t>10.15 (목)</t>
+  </si>
+  <si>
+    <t>10.20 (화)</t>
+  </si>
+  <si>
+    <t>한마음체육대회 최종점검회의</t>
+  </si>
+  <si>
+    <t>10.23 (금)</t>
+  </si>
+  <si>
+    <t>흥인클럽 창립 제56주년 기념식</t>
+  </si>
+  <si>
+    <t>리베라호텔 &lt;몽블랑홀&gt;</t>
+  </si>
+  <si>
+    <t>10.24 (토)</t>
+  </si>
+  <si>
+    <t>한마음 체육대회</t>
+  </si>
+  <si>
+    <t>덕성여대 운동장</t>
+  </si>
+  <si>
+    <t>10.27 (화)</t>
+  </si>
+  <si>
+    <t>제7지역_집행부회의</t>
+  </si>
+  <si>
+    <t>10.28 (수)</t>
+  </si>
+  <si>
+    <t>제5지역_집행부회의</t>
+  </si>
+  <si>
+    <t>10.03 (토)</t>
+  </si>
+  <si>
+    <t>복합지구 회원증강 및 LCIF기금 목표달성 세미나</t>
+  </si>
+  <si>
+    <t>10.30 (금)</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>상반기 GAT세미나</t>
+  </si>
+  <si>
+    <t>354-A지구회관 대강당</t>
+  </si>
+  <si>
+    <t>4지역_집행부회의</t>
+  </si>
+  <si>
+    <t>10.04 (일)</t>
+  </si>
+  <si>
+    <t>26.11월</t>
+  </si>
+  <si>
+    <t>11.02 (월)</t>
+  </si>
+  <si>
+    <t>그린</t>
+  </si>
+  <si>
+    <t>11.04 (수)</t>
+  </si>
+  <si>
+    <t>3지역_집행부회의</t>
+  </si>
+  <si>
+    <t>11.09 (월)</t>
+  </si>
+  <si>
+    <t>A.P. Singh 국제재단이사장 환영오찬</t>
+  </si>
+  <si>
+    <t>윈덤 그랜드 부산호텔 그랜드볼룸</t>
+  </si>
+  <si>
+    <t>11.10 (화)</t>
+  </si>
+  <si>
+    <t>제63차 동양및동남아대회(11/10~11/14)</t>
+  </si>
+  <si>
+    <t>말레이시아 페낭</t>
+  </si>
+  <si>
+    <t>11.11 (수)</t>
+  </si>
+  <si>
+    <t>11.12 (목)</t>
+  </si>
+  <si>
+    <t>11.13 (금)</t>
+  </si>
+  <si>
+    <t>11.14 (토)</t>
+  </si>
+  <si>
+    <t>11.16 (월)</t>
+  </si>
+  <si>
     <t>지역부총재, 지대위원장 회의</t>
   </si>
   <si>
-    <t>09.22 (화)</t>
-[...68 lines deleted...]
-    <t>11.16 (월)</t>
+    <t>11.19 (목)</t>
+  </si>
+  <si>
+    <t>11.20 (금)</t>
+  </si>
+  <si>
+    <t>을지MJF클럽 창립 제50주년 기념식</t>
+  </si>
+  <si>
+    <t>리베라호텔 3층 베르사이유홀</t>
   </si>
   <si>
     <t>11.26 (목)</t>
   </si>
   <si>
     <t>지구 한마음 봉사(김장)</t>
   </si>
   <si>
     <t>26.12월</t>
   </si>
   <si>
     <t>12.07 (월)</t>
   </si>
   <si>
     <t>제2차 신입회원 오리엔테이션</t>
   </si>
   <si>
     <t>12.09 (수)</t>
   </si>
   <si>
     <t>제1회 선거관리위원회의</t>
   </si>
   <si>
     <t>12.31 (목)</t>
   </si>
@@ -959,54 +1103,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F86"/>
+  <dimension ref="A1:F111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A83" sqref="A83:A85"/>
+      <selection activeCell="A108" sqref="A108:A110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
@@ -1014,1496 +1158,1928 @@
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="22">
       <c r="A4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="22">
       <c r="A5" s="6"/>
       <c r="B5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="22">
       <c r="A6" s="6"/>
       <c r="B6" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="22">
       <c r="A7" s="6"/>
       <c r="B7" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="22">
       <c r="A8" s="6"/>
       <c r="B8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="F8" s="5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="22">
       <c r="A9" s="6"/>
       <c r="B9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="4" t="s">
+      <c r="D9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="22">
       <c r="A10" s="6"/>
       <c r="B10" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="22">
       <c r="A11" s="6"/>
       <c r="B11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="D11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="5" t="s">
+      <c r="F11" s="5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="22">
       <c r="A12" s="6"/>
       <c r="B12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="5" t="s">
+      <c r="F12" s="5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="22">
       <c r="A13" s="6"/>
       <c r="B13" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="22">
       <c r="A14" s="6"/>
       <c r="B14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E14" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="22">
       <c r="A15" s="6"/>
       <c r="B15" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="22">
       <c r="A16" s="6"/>
       <c r="B16" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="22">
       <c r="A17" s="6"/>
       <c r="B17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="22">
       <c r="A18" s="6"/>
       <c r="B18" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="22">
       <c r="A19" s="6"/>
       <c r="B19" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="22">
       <c r="A20" s="6"/>
       <c r="B20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F20" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="22">
       <c r="A21" s="6"/>
       <c r="B21" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="22">
       <c r="A22" s="6"/>
       <c r="B22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="22">
       <c r="A23" s="6"/>
       <c r="B23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="5" t="s">
+      <c r="F23" s="5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="22">
       <c r="A24" s="6"/>
       <c r="B24" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C24" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="5" t="s">
+      <c r="F24" s="5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="22">
       <c r="A25" s="6"/>
       <c r="B25" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C25" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="22">
       <c r="A26" s="6"/>
       <c r="B26" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E26" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="5" t="s">
+      <c r="F26" s="5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="22">
       <c r="A27" s="6"/>
       <c r="B27" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E27" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" s="5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="22">
       <c r="A28" s="6"/>
       <c r="B28" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="D28" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="22">
       <c r="A29" s="6"/>
       <c r="B29" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="D29" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="D29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="22">
       <c r="A30" s="6"/>
       <c r="B30" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F30" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="22">
       <c r="A31" s="6"/>
       <c r="B31" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="5" t="s">
+      <c r="F31" s="5" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="22">
       <c r="A32" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="C32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="22">
       <c r="A33" s="6"/>
       <c r="B33" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="22">
       <c r="A34" s="6"/>
       <c r="B34" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="C34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="22">
       <c r="A35" s="6"/>
       <c r="B35" s="4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="22">
       <c r="A36" s="6"/>
       <c r="B36" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="22">
       <c r="A37" s="6"/>
       <c r="B37" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E37" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" s="5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="22">
       <c r="A38" s="6"/>
       <c r="B38" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="22">
       <c r="A39" s="6"/>
       <c r="B39" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C39" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D39" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="22">
       <c r="A40" s="6"/>
       <c r="B40" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C40" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="22">
       <c r="A41" s="6"/>
       <c r="B41" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="D41" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="D41" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="22">
       <c r="A42" s="6"/>
       <c r="B42" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="22">
       <c r="A43" s="6"/>
       <c r="B43" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E43" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F43" s="5" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="22">
       <c r="A44" s="6"/>
       <c r="B44" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="22">
       <c r="A45" s="6"/>
       <c r="B45" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E45" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="5" t="s">
+      <c r="F45" s="5" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="22">
       <c r="A46" s="6"/>
       <c r="B46" s="4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="22">
       <c r="A47" s="6"/>
       <c r="B47" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="22">
       <c r="A48" s="6"/>
       <c r="B48" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="22">
       <c r="A49" s="6"/>
       <c r="B49" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E49" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F49" s="5" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="22">
       <c r="A50" s="6"/>
       <c r="B50" s="4" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E50" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F50" s="5" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="22">
       <c r="A51" s="6"/>
       <c r="B51" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E51" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C51" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="22">
       <c r="A52" s="6"/>
       <c r="B52" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="22">
       <c r="A53" s="6"/>
       <c r="B53" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="C53" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="22">
       <c r="A54" s="6"/>
       <c r="B54" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F54" s="5"/>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="22">
       <c r="A55" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="4" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F55" s="5"/>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="22">
       <c r="A56" s="6"/>
       <c r="B56" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="C56" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F56" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="22">
       <c r="A57" s="6"/>
       <c r="B57" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="22">
       <c r="A58" s="6"/>
       <c r="B58" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F58" s="5" t="s">
         <v>118</v>
-      </c>
-[...8 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="22">
       <c r="A59" s="6"/>
       <c r="B59" s="4" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="C59" s="4"/>
       <c r="D59" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E59" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F59" s="5" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="22">
       <c r="A60" s="6"/>
       <c r="B60" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E60" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F60" s="5" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="22">
       <c r="A61" s="6"/>
       <c r="B61" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F61" s="5" t="s">
         <v>125</v>
-      </c>
-[...8 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="22">
       <c r="A62" s="6"/>
       <c r="B62" s="4" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="C62" s="4"/>
       <c r="D62" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E62" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F62" s="5" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="22">
       <c r="A63" s="6"/>
       <c r="B63" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E63" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C63" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F63" s="5" t="s">
-        <v>22</v>
+        <v>123</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="22">
       <c r="A64" s="6"/>
       <c r="B64" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="22">
       <c r="A65" s="6"/>
       <c r="B65" s="4" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="22">
       <c r="A66" s="6"/>
       <c r="B66" s="4" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="22">
       <c r="A67" s="6"/>
       <c r="B67" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="22">
       <c r="A68" s="6"/>
       <c r="B68" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E68" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="C68" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F68" s="5"/>
+      <c r="F68" s="5" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="22">
       <c r="A69" s="6"/>
       <c r="B69" s="4" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>40</v>
+        <v>142</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="22">
       <c r="A70" s="6"/>
       <c r="B70" s="4" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="22">
       <c r="A71" s="6"/>
       <c r="B71" s="4" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="C71" s="4"/>
+        <v>143</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="D71" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>149</v>
+        <v>39</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="22">
-      <c r="A72" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A72" s="6"/>
       <c r="B72" s="4" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C72" s="4"/>
+        <v>145</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="D72" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>152</v>
+        <v>48</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="22">
       <c r="A73" s="6"/>
       <c r="B73" s="4" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C73" s="4"/>
+        <v>146</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="D73" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="22">
       <c r="A74" s="6"/>
       <c r="B74" s="4" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C74" s="4"/>
+        <v>147</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>148</v>
+      </c>
       <c r="D74" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F74" s="5"/>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="22">
       <c r="A75" s="6"/>
       <c r="B75" s="4" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C75" s="4"/>
+        <v>150</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>14</v>
+      </c>
       <c r="D75" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="22">
-      <c r="A76" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A76" s="6"/>
       <c r="B76" s="4" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="22">
-      <c r="A77" s="6"/>
+      <c r="A77" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="B77" s="4" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="22">
       <c r="A78" s="6"/>
       <c r="B78" s="4" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C78" s="4"/>
+        <v>160</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>58</v>
+      </c>
       <c r="D78" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E78" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F78" s="5" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="22">
       <c r="A79" s="6"/>
       <c r="B79" s="4" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C79" s="4"/>
+        <v>163</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="D79" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="22">
       <c r="A80" s="6"/>
       <c r="B80" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F80" s="5" t="s">
         <v>167</v>
-      </c>
-[...8 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="22">
       <c r="A81" s="6"/>
       <c r="B81" s="4" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="22">
       <c r="A82" s="6"/>
       <c r="B82" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="C82" s="4"/>
-[...3 lines deleted...]
-      <c r="E82" s="5" t="s">
+      <c r="F82" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" customHeight="1" ht="22">
+      <c r="A83" s="6"/>
+      <c r="B83" s="4" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>40</v>
+        <v>172</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="22">
       <c r="A84" s="6"/>
       <c r="B84" s="4" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>22</v>
+        <v>172</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="22">
       <c r="A85" s="6"/>
       <c r="B85" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E85" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" customHeight="1" ht="22">
+      <c r="A86" s="6"/>
+      <c r="B86" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" customHeight="1" ht="22">
+      <c r="A87" s="6"/>
+      <c r="B87" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="F85" s="5" t="s">
+      <c r="F87" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" customHeight="1" ht="22">
+      <c r="A88" s="6"/>
+      <c r="B88" s="4" t="s">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="4" t="s">
+      <c r="C88" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="B86" s="4" t="s">
+      <c r="F88" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="C86" s="4"/>
-[...7 lines deleted...]
-        <v>178</v>
+    </row>
+    <row r="89" spans="1:6" customHeight="1" ht="22">
+      <c r="A89" s="6"/>
+      <c r="B89" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" s="4"/>
+      <c r="D89" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" customHeight="1" ht="22">
+      <c r="A90" s="6"/>
+      <c r="B90" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C90" s="4"/>
+      <c r="D90" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F90" s="5"/>
+    </row>
+    <row r="91" spans="1:6" customHeight="1" ht="22">
+      <c r="A91" s="6"/>
+      <c r="B91" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" customHeight="1" ht="22">
+      <c r="A92" s="6"/>
+      <c r="B92" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F92" s="5"/>
+    </row>
+    <row r="93" spans="1:6" customHeight="1" ht="22">
+      <c r="A93" s="6"/>
+      <c r="B93" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" customHeight="1" ht="22">
+      <c r="A94" s="6"/>
+      <c r="B94" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" customHeight="1" ht="22">
+      <c r="A95" s="6"/>
+      <c r="B95" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" customHeight="1" ht="22">
+      <c r="A96" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="F96" s="5"/>
+    </row>
+    <row r="97" spans="1:6" customHeight="1" ht="22">
+      <c r="A97" s="6"/>
+      <c r="B97" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" customHeight="1" ht="22">
+      <c r="A98" s="6"/>
+      <c r="B98" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="4"/>
+      <c r="D98" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" customHeight="1" ht="22">
+      <c r="A99" s="6"/>
+      <c r="B99" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="4"/>
+      <c r="D99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" customHeight="1" ht="22">
+      <c r="A100" s="6"/>
+      <c r="B100" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" customHeight="1" ht="22">
+      <c r="A101" s="6"/>
+      <c r="B101" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C101" s="4"/>
+      <c r="D101" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" customHeight="1" ht="22">
+      <c r="A102" s="6"/>
+      <c r="B102" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="4"/>
+      <c r="D102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" customHeight="1" ht="22">
+      <c r="A103" s="6"/>
+      <c r="B103" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" customHeight="1" ht="22">
+      <c r="A104" s="6"/>
+      <c r="B104" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" customHeight="1" ht="22">
+      <c r="A105" s="6"/>
+      <c r="B105" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" customHeight="1" ht="22">
+      <c r="A106" s="6"/>
+      <c r="B106" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" customHeight="1" ht="22">
+      <c r="A107" s="6"/>
+      <c r="B107" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="F107" s="5"/>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="22">
+      <c r="A108" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" customHeight="1" ht="22">
+      <c r="A109" s="6"/>
+      <c r="B109" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" customHeight="1" ht="22">
+      <c r="A110" s="6"/>
+      <c r="B110" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" s="4"/>
+      <c r="D110" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" customHeight="1" ht="22">
+      <c r="A111" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A31"/>
     <mergeCell ref="A32:A54"/>
-    <mergeCell ref="A55:A71"/>
-[...2 lines deleted...]
-    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A55:A76"/>
+    <mergeCell ref="A77:A95"/>
+    <mergeCell ref="A96:A107"/>
+    <mergeCell ref="A108:A110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026년 회기일정</vt:lpstr>